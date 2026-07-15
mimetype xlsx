--- v0 (2026-05-16)
+++ v1 (2026-07-15)
@@ -451,51 +451,51 @@
           <t>nama</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>prodi</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>angkatan</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>semester</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>jk</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
-          <t>tlp_wa</t>
+          <t>tlpwa</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2042014002</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Riswan</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>IH</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">