--- v1 (2026-07-15)
+++ v2 (2026-09-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Template Mahasiswa" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>nim</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>nama</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>prodi</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,83 +463,133 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>semester</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>jk</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>tlpwa</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>status</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2042014002</t>
+          <t>2341913001</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Riswan</t>
+          <t>Fulan bin Fulan</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>IH</t>
+          <t>MD</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2020/Genap</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>08123456789</t>
+          <t>081234567890</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
+        <is>
+          <t>belum mengajukan</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>2341912001</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Fulanah binti Fulan</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>KPI</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>P</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>081234567891</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
         <is>
           <t>belum mengajukan</t>
         </is>
       </c>
     </row>
   </sheetData>
+  <dataValidations count="2">
+    <dataValidation sqref="C2:C500" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
+      <formula1>"MD,KPI,SI,BKI,IAT,IH,INF"</formula1>
+    </dataValidation>
+    <dataValidation sqref="F2:F500" showDropDown="0" showInputMessage="0" showErrorMessage="0" allowBlank="1" type="list">
+      <formula1>"L,P"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>